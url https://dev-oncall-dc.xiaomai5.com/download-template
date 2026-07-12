--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -6,829 +6,718 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="29400" windowHeight="14120"/>
+    <workbookView windowWidth="29400" windowHeight="12600" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="填写说明" sheetId="1" r:id="rId1"/>
     <sheet name="基本信息" sheetId="2" r:id="rId2"/>
     <sheet name="课程与收费" sheetId="3" r:id="rId3"/>
     <sheet name="政策与规则" sheetId="4" r:id="rId4"/>
     <sheet name="学员案例" sheetId="5" r:id="rId5"/>
     <sheet name="周边竞对" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="187">
   <si>
     <t>教培机构信息收集表 - 填写说明</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>【填写人】校长 / 销售负责人</t>
   </si>
   <si>
     <t>【预计时间】30-45分钟</t>
   </si>
   <si>
     <t>【用途】让AI销售助理准确回答家长关于价格、师资、课程、案例等问题</t>
   </si>
   <si>
     <t>【本表包含5个Sheet页】</t>
   </si>
   <si>
     <t>① 基本信息 — 校区基础资料、资质、环境等（约10分钟）</t>
   </si>
   <si>
     <t>② 课程与收费 — 课程详情、价格、班型等（约10分钟）</t>
   </si>
   <si>
-    <t>③ 政策与规则 — 退费、请假、换师等制度（约5分钟）</t>
+    <t>③ 政策与规则 — 退费、分期、奖励等制度（约5分钟）</t>
   </si>
   <si>
     <t>④ 学员案例 — 真实提分/进步案例（约5分钟）</t>
   </si>
   <si>
-    <t>⑤ 周边竞对 — 附近竞争机构的基本情况（约5分钟）</t>
+    <t>⑤ 周边竞对 — 附近竞争机构的基本情况、优势对比等（约5分钟）</t>
   </si>
   <si>
     <t>【填写规则】</t>
   </si>
   <si>
     <t>1. 绿色行是示例，请参考格式在黄色区域填写</t>
   </si>
   <si>
     <t>2. 价格信息非常重要，请务必填写准确</t>
   </si>
   <si>
-    <t>3. 不确定的项可以空着，后续补充</t>
-[...20 lines deleted...]
-    <t>周边竞对 → 对比决策（横向对比、决策推动）</t>
+    <t>3. 信息填写的越全面，AI生成的效果越好</t>
+  </si>
+  <si>
+    <t>4. 不确定的项可以空着，后续补充</t>
   </si>
   <si>
     <t>信息项</t>
   </si>
   <si>
     <t>具体信息（请详细填写）</t>
   </si>
   <si>
     <t>示例（参考格式填写）</t>
   </si>
   <si>
-    <t>对应AI模块</t>
-[...1 lines deleted...]
-  <si>
     <t>机构基本信息</t>
   </si>
   <si>
     <t>机构名称</t>
   </si>
   <si>
-    <t>如：XX教育XX校区</t>
-[...2 lines deleted...]
-    <t>→ 品牌背景</t>
+    <t>如：小麦英语</t>
+  </si>
+  <si>
+    <t>品牌介绍</t>
+  </si>
+  <si>
+    <t>如：我们是小麦英语教育，专注2-12岁幼少儿英语启蒙和提分，由高级英语专业教师全英文小班授课，课程内容对标教育部英语新课改，帮孩子全面提升听说读写、自然拼读、阅读词汇和语法能力，同时扩充阅读量、助力考试提分。</t>
+  </si>
+  <si>
+    <t>直营/加盟</t>
+  </si>
+  <si>
+    <t>如：直营</t>
   </si>
   <si>
     <t>成立年份</t>
   </si>
   <si>
-    <t>如：2018年</t>
+    <t>如：2008年</t>
   </si>
   <si>
     <t>校区数量</t>
   </si>
   <si>
-    <t>如：2个</t>
+    <t>如：1个</t>
   </si>
   <si>
     <t>校区地址</t>
   </si>
   <si>
-    <t>如：XX市XX区XX路XX号XX楼</t>
-[...2 lines deleted...]
-    <t>→ 校区环境</t>
+    <t>如：杭州市拱墅区申花路33号汉之昀商业中心1号楼，周边瑞幸咖啡楼上</t>
   </si>
   <si>
     <t>营业时间</t>
   </si>
   <si>
-    <t>如：周一至周五16:00-21:00，周末9:00-18:00</t>
-[...2 lines deleted...]
-    <t>→ 排课安排</t>
+    <t>如：10:00-22:00</t>
   </si>
   <si>
     <t>在读学员数</t>
   </si>
   <si>
     <t>如：约300人</t>
   </si>
   <si>
     <t>校区面积</t>
   </si>
   <si>
-    <t>如：约500平方米</t>
+    <t>如：约1500平方米</t>
   </si>
   <si>
     <t>教室数量</t>
   </si>
   <si>
     <t>如：大教室4间、小教室6间、1对1教室4间</t>
   </si>
   <si>
     <t>资质与合规</t>
   </si>
   <si>
+    <t>办学许可证</t>
+  </si>
+  <si>
+    <t>如：具备办学许可证</t>
+  </si>
+  <si>
+    <t>资金监管方式</t>
+  </si>
+  <si>
+    <t>如：工商银行第三方存管</t>
+  </si>
+  <si>
+    <t>师资概况</t>
+  </si>
+  <si>
+    <t>全职教师</t>
+  </si>
+  <si>
+    <t>如：我们共有4位全职老师，他们不仅全部毕业于师范院校，拥有扎实的科班功底，其中1位更是拿下了专八和TESOL两项高含金量证书。同时，我们还特别邀请了外籍顾问作为坚强后盾，让孩子不仅能学到地道的语言，更能拥有开阔的国际眼界。</t>
+  </si>
+  <si>
+    <t>助教/班主任</t>
+  </si>
+  <si>
+    <t>如：我们共有2位助教，负责组织定期的家长汇报会或教学成果展示，增强家长对教学效果的感知。</t>
+  </si>
+  <si>
+    <t>教师平均教龄</t>
+  </si>
+  <si>
+    <t>如：平均5年以上</t>
+  </si>
+  <si>
+    <t>核心老师最长任教</t>
+  </si>
+  <si>
+    <t>如：创校至今10年</t>
+  </si>
+  <si>
+    <t>教学体系</t>
+  </si>
+  <si>
+    <t>教研团队</t>
+  </si>
+  <si>
+    <t>如：我们拥有独立的专属教研团队，由国家正高级教师杜君丽女士领衔，她深谙少儿认知规律，为2-12岁孩子量身打造科学、系统的个性化教学方案。</t>
+  </si>
+  <si>
+    <t>教材/讲义</t>
+  </si>
+  <si>
+    <t>如：我们针对不同年龄段孩子的认知特点与学习目标，采用高度定制化的教培方案：
+1、启蒙班 (2-6岁): 采用 Ready Steady Grow 1 教材，搭配活动用书与App，趣味启蒙。
+2、进阶班 (7-12岁): 系统学习自然拼读与分级阅读，强化听说读写综合能力。
+3、冲刺班 (10-12岁): 衔接 Super Minds 等教材，聚焦小升初，强化学术英语与应试能力。</t>
+  </si>
+  <si>
+    <t>课程体系</t>
+  </si>
+  <si>
+    <t>如：我们遵循语言学习的科学规律，设计了螺旋式上升的课程体系：
+1、启蒙班: 听说先行，通过游戏、故事培养语感与基础听说能力。
+2、进阶班: 读写并重，系统学习拼读规则，建立英语思维。
+3、冲刺班: 全面强化，引入学科英语，提升综合运用与应试技巧。</t>
+  </si>
+  <si>
+    <t>上课模式</t>
+  </si>
+  <si>
+    <t>如：我们以生活场景导入核心知识点，通过多媒体课件与教具引导互动输出。课后搭配App趣味打卡，形成“输入-内化-输出”闭环，让孩子在成就感中自信成长。</t>
+  </si>
+  <si>
+    <t>环境与设施</t>
+  </si>
+  <si>
+    <t>监控设备</t>
+  </si>
+  <si>
+    <t>如：教学区域全覆盖，能保障孩子在校区内的安全以及监督孩子的上课情况</t>
+  </si>
+  <si>
+    <t>饮水/餐食</t>
+  </si>
+  <si>
+    <t>如：课间休息时提供饮用水，让孩子在短暂的休息中补充能量、放松身心</t>
+  </si>
+  <si>
+    <t>停车/交通</t>
+  </si>
+  <si>
+    <t>如：距离地铁5号线和睦站仅5分钟步行路程，公共交通极其便利。同时，我们贴心配备了专属地下停车场，并提供免费停车服务</t>
+  </si>
+  <si>
+    <t>等候区</t>
+  </si>
+  <si>
+    <t>如：精心打造了舒适温馨的家长休息区。区内配备高速WiFi与免费饮品</t>
+  </si>
+  <si>
+    <t>急救设备</t>
+  </si>
+  <si>
+    <t>如：在教学区内配备了专业急救箱，部分员工持有急救培训合格证书</t>
+  </si>
+  <si>
+    <t>服务与沟通</t>
+  </si>
+  <si>
+    <t>售后服务</t>
+  </si>
+  <si>
+    <t>如：每节课后，家长可通过专属小程序即时接收当堂课知识点总结、拓展学习建议及作业要求；孩子完成作业后，老师会在24小时内进行个性化点评，并配套“成长勋章”“积分奖励”等激励机制，让学习反馈可视化、成长轨迹清晰化，真正实现家校共育的无缝衔接。</t>
+  </si>
+  <si>
     <t>学员保险</t>
   </si>
   <si>
-    <t>如：统一购买意外险，覆盖在校期间</t>
-[...107 lines deleted...]
-    <t>如：直营 / 加盟</t>
+    <t>如：机构已统一为每一位在读学员购买高额意外伤害保险，保障范围全面覆盖学员在校期间的学习与活动。</t>
   </si>
   <si>
     <t>课程名称</t>
   </si>
   <si>
-    <t>适合年级/年龄</t>
+    <t>适合年龄</t>
   </si>
   <si>
     <t>课程简介</t>
   </si>
   <si>
     <t>班型</t>
   </si>
   <si>
-    <t>每班人数上限</t>
-[...2 lines deleted...]
-    <t>每节课时长</t>
+    <t>人数上限</t>
+  </si>
+  <si>
+    <t>上课时长</t>
   </si>
   <si>
     <t>上课频次</t>
   </si>
   <si>
     <t>上课时间段</t>
   </si>
   <si>
-    <t>教材/讲义</t>
-[...7 lines deleted...]
-  <si>
     <t>计价方式</t>
   </si>
   <si>
     <t>课时包/月卡选项</t>
   </si>
   <si>
     <t>当前优惠活动</t>
   </si>
   <si>
     <t>有效期</t>
   </si>
   <si>
-    <t>是否可试听</t>
-[...14 lines deleted...]
-    <t>针对80分以上学生冲刺满分</t>
+    <t>启蒙班</t>
+  </si>
+  <si>
+    <t>2-6岁</t>
+  </si>
+  <si>
+    <t>通过趣味互动教学，在活跃的集体氛围中系统积累基础词汇，重点培养孩子的听说能力和英语语感，让孩子大胆开口，快乐打好英语底子。</t>
   </si>
   <si>
     <t>小班</t>
   </si>
   <si>
-    <t>8人</t>
-[...2 lines deleted...]
-    <t>2小时</t>
+    <t>6人</t>
+  </si>
+  <si>
+    <t>1.5小时</t>
   </si>
   <si>
     <t>每周2次</t>
   </si>
   <si>
-    <t>周六9:00-11:00
-[...9 lines deleted...]
-    <t>200</t>
+    <t>周一15:00-16:30
+周三15:00-16:30</t>
   </si>
   <si>
     <t>元/课时</t>
   </si>
   <si>
-    <t>40课时包7600元
-[...4 lines deleted...]
-老带新各送5课时</t>
+    <t>20课时包4000元
+40课时包6000元</t>
+  </si>
+  <si>
+    <t>报40课时送10课时，此外现在报名立减500元</t>
   </si>
   <si>
     <t>6个月</t>
   </si>
   <si>
-    <t>是</t>
-[...14 lines deleted...]
-    <t>同步校内+拓展阅读</t>
+    <t>进阶班</t>
+  </si>
+  <si>
+    <t>7-12岁</t>
+  </si>
+  <si>
+    <t>在同步校内进度的基础上，拓展优质阅读，系统学习自然拼读规则，读写并重，帮助孩子建立英语思维，精准提升综合语言能力。</t>
+  </si>
+  <si>
+    <t>周六13:00-14:30
+周日14:00-16:30</t>
+  </si>
+  <si>
+    <t>30课时包6000元
+60课时包9000元</t>
+  </si>
+  <si>
+    <t>现在报名立减1000元</t>
+  </si>
+  <si>
+    <t>冲刺班</t>
+  </si>
+  <si>
+    <t>10-12岁</t>
+  </si>
+  <si>
+    <t>为六年级学生提供10天密集提升方案，通过1对1精准诊断薄弱项，定制专属学习计划，全面强化学科英语和应试技巧，助力孩子从容应对升学挑战。</t>
   </si>
   <si>
     <t>1对1</t>
   </si>
   <si>
     <t>1人</t>
   </si>
   <si>
-    <t>1.5小时</t>
-[...44 lines deleted...]
-  <si>
     <t>连续10天</t>
   </si>
   <si>
-    <t>每天9:00-12:00</t>
-[...5 lines deleted...]
-    <t>280</t>
+    <t>根据学生时间灵活安排</t>
   </si>
   <si>
     <t>元/天</t>
   </si>
   <si>
     <t>10天2800元</t>
   </si>
   <si>
-    <t>早鸟价2400元(提前1个月报名)</t>
-[...11 lines deleted...]
-    <t>封闭式管理+每日测试</t>
+    <t>现在报名立减500元</t>
+  </si>
+  <si>
+    <t>10天</t>
   </si>
   <si>
     <t>政策项</t>
   </si>
   <si>
     <t>具体规则（请详细填写）</t>
   </si>
   <si>
     <t>示例（参考格式）</t>
   </si>
   <si>
     <t>退费相关</t>
   </si>
   <si>
     <t>退费政策</t>
   </si>
   <si>
-    <t>开课前全额退；开课后按剩余课时退，不扣手续费；定金是否能退</t>
-[...2 lines deleted...]
-    <t>→ 退费政策</t>
+    <t>如：退费政策（流程与规定）
+1. 冷静期保障
+自缴费之日起7日内，且未产生任何课时消耗的，家长享有“冷静期”权益，有权要求无条件全额退款。
+2. 退费办理时效
+机构在收到家长的书面退费申请及相关材料后，承诺在15个工作日内完成核算，并将相应款项原路退回。</t>
   </si>
   <si>
     <t>退费扣费标准</t>
   </si>
   <si>
-    <t>只扣已消耗课时，不收违约金和手续费</t>
-[...2 lines deleted...]
-    <t>费用相关</t>
+    <t>如：退费扣费标准（金额核算）
+1. 未开课退费
+超过7天冷静期，但在正式开课前申请退费的，机构扣除5%合理手续费，剩余费用全额退还。
+2. 已开课退费
+因学员单方违约，需按课程剩余未上课课时进行核算扣除，剩余金额予以退还。
+3. 机构原因退费
+因机构无法继续提供服务（如停课、搬迁、师资严重不足等）导致学员退费，机构将无条件退还剩余的全部课时费用。</t>
+  </si>
+  <si>
+    <t>分期相关</t>
   </si>
   <si>
     <t>分期付款</t>
   </si>
   <si>
-    <t>不支持；支持3/6/12期免息（与XX平台合作）</t>
-[...2 lines deleted...]
-    <t>→ 缴费分期</t>
+    <t>如：支持3-12期分期</t>
+  </si>
+  <si>
+    <t>分期合作机构</t>
+  </si>
+  <si>
+    <t>如：平安银行</t>
+  </si>
+  <si>
+    <t>分期手续费</t>
+  </si>
+  <si>
+    <t>如：1%</t>
+  </si>
+  <si>
+    <t>定金相关</t>
+  </si>
+  <si>
+    <t>定金价格</t>
+  </si>
+  <si>
+    <t>如：学费总金额的10%</t>
   </si>
   <si>
     <t>定金规则</t>
   </si>
   <si>
-    <t>500元定金锁定活动价，30天内补尾款</t>
+    <t>如：定金可抵扣学费，不支持退款</t>
+  </si>
+  <si>
+    <t>转课相关</t>
+  </si>
+  <si>
+    <t>转课限制</t>
+  </si>
+  <si>
+    <t>如：校区支持转课</t>
+  </si>
+  <si>
+    <t>转课规则</t>
+  </si>
+  <si>
+    <t>如：需在课程进度未超过1/3提出申请。
+次数限制：每人仅限转班1次。
+差价处理：转入高价班需补齐差价；转入低价班不退现金，剩余金额转为账户余额。补差时根据购买时实际支付金额计算
+手续费：不额外收取手续费
+三方协议：必须与原机构、家长签署《三方转课协议》。
+课时确认：需书面确认剩余课时数，家长签字生效。
+有效期：必须设定明确的消课截止日期。
+责任界定：明确机构只负责上课，不承担退费责任，且该部分课程不可再次转让。</t>
+  </si>
+  <si>
+    <t>其他政策</t>
+  </si>
+  <si>
+    <t>试听规则</t>
+  </si>
+  <si>
+    <t>如：所有课程均支持一次免费试听</t>
   </si>
   <si>
     <t>老带新奖励</t>
   </si>
   <si>
-    <t>推荐成功双方各送4课时</t>
-[...14 lines deleted...]
-    <t>→ 试听体验</t>
+    <t>如：凡老学员推荐新学员成功报名，推荐人与被推荐人双方均可额外获赠5课时奖励。</t>
+  </si>
+  <si>
+    <t>多科联报</t>
+  </si>
+  <si>
+    <t>如：报名2科及以上除课程报名优惠外，额外享受9折优惠，优惠可叠加</t>
+  </si>
+  <si>
+    <t>价格调整公示</t>
+  </si>
+  <si>
+    <t>如：如遇课程价格调整，校区将严格履行提前30天公示的义务，并通过官方渠道及时通知各位家长，确保家长的知情权与选择权。</t>
   </si>
   <si>
     <t>学员称呼</t>
   </si>
   <si>
-    <t>年级</t>
+    <t>报读课程</t>
+  </si>
+  <si>
+    <t>学习周期</t>
   </si>
   <si>
     <t>报课前情况</t>
   </si>
   <si>
-    <t>报的课程/班型</t>
-[...2 lines deleted...]
-    <t>学习周期</t>
+    <t>教学方案</t>
   </si>
   <si>
     <t>报课后变化</t>
   </si>
   <si>
-    <t>家长反馈（原话最好）</t>
-[...4 lines deleted...]
-  <si>
     <t>小明</t>
   </si>
   <si>
-    <t>初二</t>
-[...7 lines deleted...]
-  <si>
     <t>4个月</t>
   </si>
   <si>
-    <t>期末考85分，错题率下降明显，开始主动整理笔记</t>
-[...2 lines deleted...]
-    <t>"以前催他做数学题跟要命似的，现在自己会翻错题本了"</t>
+    <t>英语零基础，对英文绘本无兴趣，开口意愿低</t>
+  </si>
+  <si>
+    <t>趣味互动+TPR教学法：利用儿歌动画激发兴趣，结合肢体动作辅助记忆；创设游戏化情景，通过高频鼓励引导开口，建立语感自信。</t>
+  </si>
+  <si>
+    <t>能流利跟读分级读物，主动用英语描述日常物品，期末口语测评达A级</t>
   </si>
   <si>
     <t>小红</t>
   </si>
   <si>
-    <t>五年级</t>
-[...29 lines deleted...]
-    <t>"本来已经放弃冲XX中了，没想到最后真考上了"</t>
+    <t>校内英语成绩中等（75分左右），阅读理解常丢分，不敢参与课堂讨论</t>
+  </si>
+  <si>
+    <t>自然拼读+阅读专项突破：系统讲授拼读规则提升认词速度；教授略读与精读技巧攻克理解难点；开展小组话题讨论，强化输出能力。</t>
+  </si>
+  <si>
+    <t>掌握自然拼读法，能独立阅读章节书，期末英语92分，获校级“英语小达人”称号</t>
+  </si>
+  <si>
+    <t>小张</t>
+  </si>
+  <si>
+    <t>1个月</t>
+  </si>
+  <si>
+    <t>中考前英语薄弱（模考68分），语法混淆，写作逻辑混乱</t>
+  </si>
+  <si>
+    <t>考点梳理+1对1诊断：构建语法思维导图理清知识体系；针对写作进行逻辑框架训练与面批精改；全真模拟演练，查漏补缺。</t>
+  </si>
+  <si>
+    <t>通过1对1薄弱项诊断，语法正确率提升至90%，中考英语95分，考入重点初中</t>
   </si>
   <si>
     <t>竞对名称</t>
   </si>
   <si>
-    <t>距离/位置</t>
-[...1 lines deleted...]
-  <si>
     <t>主打课程</t>
   </si>
   <si>
-    <t>价格区间</t>
-[...4 lines deleted...]
-  <si>
     <t>他们的不足</t>
   </si>
   <si>
-    <t>家长常拿他们说什么</t>
-[...1 lines deleted...]
-  <si>
     <t>我们对比的优势</t>
   </si>
   <si>
-    <t>XX教育</t>
-[...50 lines deleted...]
-    <t>我们覆盖多学科、一站式规划、老师也有竞赛带教经验</t>
+    <t>别云英语</t>
+  </si>
+  <si>
+    <t>剑桥英语</t>
+  </si>
+  <si>
+    <t>大班</t>
+  </si>
+  <si>
+    <t>师资流动性大频繁换老师打断了孩子学习的连贯性；且大班授课难以兼顾个体差异，导致内向或基础弱的孩子容易“隐形”走神，课堂互动少，知识吸收率参差不齐。</t>
+  </si>
+  <si>
+    <t>我们坚持全职名师执教，确保教学风格统一且稳定；采用精品小班制，让每个孩子都是课堂主角，配合课后1对1督导服务，确保知识点当堂消化，不仅关注“教”，更关注孩子是否“学会”。</t>
+  </si>
+  <si>
+    <t>学杰英语</t>
+  </si>
+  <si>
+    <t>新概念英语</t>
+  </si>
+  <si>
+    <t>纯外教模式虽课堂氛围活跃，但缺乏针对国内考情的系统性，脱离校内应试环境；孩子容易出现“眼高手低”的现象，口语看似流利但语法基础薄弱，导致校内考试成绩反而下滑。</t>
+  </si>
+  <si>
+    <t>我们不只要口语流利，更要分数漂亮。独家研发“校内双轨制”课程，既练地道口语，又紧扣校内考点，实现综合素质与卷面成绩同步提升，让孩子在快乐学习的同时，也能从容应对各类考试。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF808080"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF2F5496"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
-    </font>
-[...12 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF2F5496"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF555555"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF2F5496"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF444444"/>
       <name val="微软雅黑"/>
@@ -957,85 +846,79 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="38">
+  <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2F5496"/>
         <bgColor rgb="FF2F5496"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8F5E9"/>
         <bgColor rgb="FFE8F5E9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF8E1"/>
         <bgColor rgb="FFFFF8E1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6E4F0"/>
         <bgColor rgb="FFD6E4F0"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFD9E2F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1335,216 +1218,228 @@
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="3">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="6">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="7">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="6">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="9" borderId="7">
-[...92 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="37" borderId="0">
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="8">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="13" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="14" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="15" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="25" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="26" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="27" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="28" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="29" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="30" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="31" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="32" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="34" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="35" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="36" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
@@ -1853,1801 +1748,1455 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:A25"/>
+  <dimension ref="A1:A26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView zoomScale="102" zoomScaleNormal="102" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1" spans="1:1">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="17" customHeight="1" spans="1:1">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="28" customHeight="1" spans="1:1">
-      <c r="A3" s="11" t="s">
+      <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" ht="28" customHeight="1" spans="1:1">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" ht="28" customHeight="1" spans="1:1">
-      <c r="A5" s="11" t="s">
+      <c r="A5" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="17" customHeight="1" spans="1:1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" ht="28" customHeight="1" spans="1:1">
-      <c r="A7" s="11" t="s">
+      <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" ht="17" customHeight="1" spans="1:1">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" ht="17" customHeight="1" spans="1:1">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" ht="17" customHeight="1" spans="1:1">
-      <c r="A10" s="12" t="s">
+      <c r="A10" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" ht="17" customHeight="1" spans="1:1">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" ht="17" customHeight="1" spans="1:1">
-      <c r="A12" s="12" t="s">
+      <c r="A12" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" ht="17" customHeight="1" spans="1:1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" ht="28" customHeight="1" spans="1:1">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" ht="17" customHeight="1" spans="1:1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" ht="17" customHeight="1" spans="1:1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" ht="17" customHeight="1" spans="1:1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" ht="17" customHeight="1" spans="1:1">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" ht="17" customHeight="1" spans="1:1">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" ht="28" customHeight="1" spans="1:1">
-[...28 lines deleted...]
-    </row>
+    <row r="20" ht="17" customHeight="1"/>
+    <row r="21" ht="28" customHeight="1"/>
+    <row r="22" ht="17" customHeight="1"/>
+    <row r="23" ht="17" customHeight="1"/>
+    <row r="24" ht="17" customHeight="1"/>
+    <row r="25" ht="17" customHeight="1"/>
+    <row r="26" ht="17" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:C34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="111" zoomScaleNormal="111" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="2"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="16" customWidth="1"/>
+    <col min="1" max="1" width="20" style="5" customWidth="1"/>
+    <col min="2" max="3" width="48.6923076923077" style="5" customWidth="1"/>
+    <col min="4" max="4" width="16" style="5" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="17.75" customHeight="1" spans="1:4">
-      <c r="A1" s="1" t="s">
+    <row r="1" ht="17.75" customHeight="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" ht="17" customHeight="1" spans="1:3">
+      <c r="A2" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" ht="76" spans="1:3">
+      <c r="A4" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B4" s="4"/>
+      <c r="C4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C1" s="1" t="s">
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="B5" s="4"/>
+      <c r="C5" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" ht="17" customHeight="1" spans="1:4">
-      <c r="A2" s="4" t="s">
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="4"/>
-[...4 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B6" s="4"/>
+      <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="3"/>
-      <c r="C3" s="2" t="s">
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="B7" s="4"/>
+      <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
+    <row r="8" ht="31" customHeight="1" spans="1:3">
+      <c r="A8" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="3"/>
-      <c r="C4" s="2" t="s">
+      <c r="B8" s="4"/>
+      <c r="C8" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="5" t="s">
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="3"/>
-      <c r="C5" s="2" t="s">
+      <c r="B9" s="4"/>
+      <c r="C9" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="5" t="s">
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="3"/>
-      <c r="C6" s="2" t="s">
+      <c r="B10" s="4"/>
+      <c r="C10" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="6" t="s">
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="7" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B11" s="4"/>
+      <c r="C11" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="3"/>
-      <c r="C7" s="2" t="s">
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="B12" s="4"/>
+      <c r="C12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
+    <row r="13" ht="17" customHeight="1" spans="1:3">
+      <c r="A13" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="3"/>
-      <c r="C8" s="2" t="s">
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B14" s="4"/>
+      <c r="C14" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="3"/>
-      <c r="C9" s="2" t="s">
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B15" s="4"/>
+      <c r="C15" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="3"/>
-      <c r="C10" s="2" t="s">
+    </row>
+    <row r="16" ht="17" customHeight="1" spans="1:3">
+      <c r="A16" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...12 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+    </row>
+    <row r="17" ht="76" customHeight="1" spans="1:3">
+      <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="4"/>
-[...4 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B17" s="4"/>
+      <c r="C17" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="3"/>
-      <c r="C13" s="2" t="s">
+    </row>
+    <row r="18" ht="31" customHeight="1" spans="1:3">
+      <c r="A18" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="B18" s="4"/>
+      <c r="C18" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
-[...8 lines deleted...]
-      <c r="A15" s="4" t="s">
+    <row r="19" spans="1:3">
+      <c r="A19" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="4"/>
-[...4 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B19" s="4"/>
+      <c r="C19" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="3"/>
-      <c r="C16" s="2" t="s">
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="B20" s="4"/>
+      <c r="C20" s="3" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
+    <row r="21" ht="17" customHeight="1" spans="1:3">
+      <c r="A21" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="3"/>
-      <c r="C17" s="2" t="s">
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+    </row>
+    <row r="22" ht="46" customHeight="1" spans="1:3">
+      <c r="A22" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B22" s="4"/>
+      <c r="C22" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="3"/>
-      <c r="C18" s="2" t="s">
+    </row>
+    <row r="23" ht="122" customHeight="1" spans="1:3">
+      <c r="A23" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="B23" s="4"/>
+      <c r="C23" s="3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
+    <row r="24" ht="122" customHeight="1" spans="1:3">
+      <c r="A24" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="3"/>
-      <c r="C19" s="2" t="s">
+      <c r="B24" s="4"/>
+      <c r="C24" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="5" t="s">
+    </row>
+    <row r="25" ht="46" customHeight="1" spans="1:3">
+      <c r="A25" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="3"/>
-      <c r="C20" s="2" t="s">
+      <c r="B25" s="4"/>
+      <c r="C25" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D20" s="6" t="s">
+    </row>
+    <row r="26" ht="17" customHeight="1" spans="1:3">
+      <c r="A26" s="6" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+    </row>
+    <row r="27" ht="31" customHeight="1" spans="1:3">
+      <c r="A27" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="3"/>
-      <c r="C21" s="2" t="s">
+      <c r="B27" s="4"/>
+      <c r="C27" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D21" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="5" t="s">
+    </row>
+    <row r="28" ht="31" customHeight="1" spans="1:3">
+      <c r="A28" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B22" s="3"/>
-      <c r="C22" s="2" t="s">
+      <c r="B28" s="4"/>
+      <c r="C28" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D22" s="6" t="s">
+    </row>
+    <row r="29" ht="46" customHeight="1" spans="1:3">
+      <c r="A29" s="7" t="s">
         <v>68</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="B29" s="4"/>
+      <c r="C29" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="4"/>
-[...4 lines deleted...]
-      <c r="A25" s="5" t="s">
+    </row>
+    <row r="30" ht="31" customHeight="1" spans="1:3">
+      <c r="A30" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B25" s="3"/>
-      <c r="C25" s="2" t="s">
+      <c r="B30" s="4"/>
+      <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D25" s="6" t="s">
+    </row>
+    <row r="31" ht="31" customHeight="1" spans="1:3">
+      <c r="A31" s="7" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="B31" s="4"/>
+      <c r="C31" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B26" s="3"/>
-      <c r="C26" s="2" t="s">
+    </row>
+    <row r="32" ht="17" customHeight="1" spans="1:3">
+      <c r="A32" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+    </row>
+    <row r="33" ht="76" customHeight="1" spans="1:3">
+      <c r="A33" s="7" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="B33" s="4"/>
+      <c r="C33" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B27" s="3"/>
-      <c r="C27" s="2" t="s">
+    </row>
+    <row r="34" ht="31" customHeight="1" spans="1:3">
+      <c r="A34" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D27" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="B34" s="4"/>
+      <c r="C34" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B28" s="3"/>
-[...47 lines deleted...]
-    <row r="40" ht="17" customHeight="1"/>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:R19"/>
+  <dimension ref="A1:L19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="126" zoomScaleNormal="126" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8"/>
   <cols>
-    <col min="1" max="2" width="14" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="18" width="24" customWidth="1"/>
+    <col min="1" max="2" width="14" style="9" customWidth="1"/>
+    <col min="3" max="3" width="36.6923076923077" style="9" customWidth="1"/>
+    <col min="4" max="4" width="8" style="9" customWidth="1"/>
+    <col min="5" max="7" width="10" style="9" customWidth="1"/>
+    <col min="8" max="8" width="18" style="9" customWidth="1"/>
+    <col min="9" max="9" width="10" style="9" customWidth="1"/>
+    <col min="10" max="11" width="36.6923076923077" style="9" customWidth="1"/>
+    <col min="12" max="12" width="14.2403846153846" style="9" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="34.75" customHeight="1" spans="1:18">
-      <c r="A1" s="1" t="s">
+    <row r="1" ht="17.75" customHeight="1" spans="1:12">
+      <c r="A1" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="H1" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="I1" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="J1" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="K1" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="L1" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="G1" s="1" t="s">
+    </row>
+    <row r="2" ht="61" customHeight="1" spans="1:12">
+      <c r="A2" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="B2" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="C2" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="D2" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="E2" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="F2" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="G2" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="H2" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="I2" s="11" t="s">
         <v>99</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="J2" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="K2" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="L2" s="11" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="2" ht="31" customHeight="1" spans="1:18">
-      <c r="A2" s="2" t="s">
+    <row r="3" ht="61" customHeight="1" spans="1:12">
+      <c r="A3" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B3" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C3" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D3" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="H3" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="I3" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="J3" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="K3" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="L3" s="11" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" ht="61" customHeight="1" spans="1:12">
+      <c r="A4" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="B4" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="C4" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="D4" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="E4" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="L2" s="2" t="s">
+      <c r="F4" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="G4" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="M2" s="2" t="s">
+      <c r="H4" s="11" t="s">
         <v>115</v>
       </c>
-      <c r="N2" s="2" t="s">
+      <c r="I4" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="O2" s="2" t="s">
+      <c r="J4" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="P2" s="2" t="s">
+      <c r="K4" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="Q2" s="2" t="s">
+      <c r="L4" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="R2" s="2" t="s">
-[...413 lines deleted...]
-      <c r="R19" s="3"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="12"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="12"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="12"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="12"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="12"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="12"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="12"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="12"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="12"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="12"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:C19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="2"/>
   <cols>
-    <col min="1" max="1" width="18" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="16" customWidth="1"/>
+    <col min="1" max="1" width="18" style="5" customWidth="1"/>
+    <col min="2" max="2" width="48" style="5" customWidth="1"/>
+    <col min="3" max="3" width="40" style="5" customWidth="1"/>
+    <col min="4" max="4" width="16" style="5" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="17.75" customHeight="1" spans="1:4">
-      <c r="A1" s="1" t="s">
+    <row r="1" ht="17.75" customHeight="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" ht="17" customHeight="1" spans="1:3">
+      <c r="A2" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" ht="137" customHeight="1" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="4" ht="183" customHeight="1" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="5" ht="17" customHeight="1" spans="1:3">
+      <c r="A5" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8" s="8"/>
+      <c r="C8" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="9" ht="17" customHeight="1" spans="1:3">
+      <c r="A9" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="3" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="12" ht="17" customHeight="1" spans="1:3">
+      <c r="A12" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" ht="198" customHeight="1" spans="1:3">
+      <c r="A14" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" ht="17" customHeight="1" spans="1:3">
+      <c r="A15" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="3" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="17" ht="31" customHeight="1" spans="1:3">
+      <c r="A17" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="3" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="18" ht="31" customHeight="1" spans="1:3">
+      <c r="A18" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="3" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="19" ht="46" customHeight="1" spans="1:3">
+      <c r="A19" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B19" s="4"/>
+      <c r="C19" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...133 lines deleted...]
-    <row r="43" ht="17" customHeight="1"/>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="7"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="5"/>
   <cols>
-    <col min="1" max="1" width="10" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="12" customWidth="1"/>
+    <col min="1" max="1" width="10" style="5" customWidth="1"/>
+    <col min="2" max="2" width="16" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10" style="5" customWidth="1"/>
+    <col min="4" max="6" width="36.6923076923077" style="5" customWidth="1"/>
+    <col min="7" max="7" width="27.3461538461538" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="34.75" customHeight="1" spans="1:8">
-[...251 lines deleted...]
-      <c r="H19" s="3"/>
+    <row r="1" ht="17.75" customHeight="1" spans="1:6">
+      <c r="A1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" ht="61" customHeight="1" spans="1:6">
+      <c r="A2" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="3" ht="61" customHeight="1" spans="1:6">
+      <c r="A3" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="4" ht="61" customHeight="1" spans="1:6">
+      <c r="A4" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="102" zoomScaleNormal="102" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" outlineLevelCol="4"/>
   <cols>
-    <col min="1" max="1" width="14" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="9" width="28" customWidth="1"/>
+    <col min="1" max="1" width="14" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="1" customWidth="1"/>
+    <col min="4" max="5" width="48.6923076923077" style="1" customWidth="1"/>
+    <col min="6" max="7" width="36.6923076923077" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="17.75" customHeight="1" spans="1:9">
-[...172 lines deleted...]
-      <c r="I11" s="3"/>
+    <row r="1" ht="17.75" spans="1:5">
+      <c r="A1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="2" ht="61" spans="1:5">
+      <c r="A2" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="3" ht="61" spans="1:5">
+      <c r="A3" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>填写说明</vt:lpstr>
       <vt:lpstr>基本信息</vt:lpstr>
       <vt:lpstr>课程与收费</vt:lpstr>
       <vt:lpstr>政策与规则</vt:lpstr>
       <vt:lpstr>学员案例</vt:lpstr>
       <vt:lpstr>周边竞对</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>7B2E8E9CE7F3601B18F0FF69127C21E8_42</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.25869.25869</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.25895.25895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>